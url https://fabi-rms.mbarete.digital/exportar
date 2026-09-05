--- v0 (2026-07-20)
+++ v1 (2026-09-05)
@@ -423,66 +423,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I81"/>
+  <dimension ref="A1:I92"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="7" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
-    <col width="13" customWidth="1" min="3" max="3"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
-    <col width="11" customWidth="1" min="8" max="8"/>
+    <col width="13" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Cód.</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Nombre Cliente</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Ciudad</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Barrio</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -573,3240 +573,3647 @@
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>AV EUSEBIO AYALA 4821E/SERGIO CONRADI Y GUIDO BOGGANI</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>972912362</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>80149959-3</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Jueves</t>
         </is>
       </c>
       <c r="I3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>29174</v>
+        <v>30485</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>CN CONSTRUCCIONES E.A.S UNIPERSONAL</t>
+          <t>CEMATEL</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Villa Elisa</t>
+          <t>LAMBARE</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Sol de América</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>COLOMBIA CASI PANAMA</t>
+          <t>centro</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>983263282</t>
+          <t>0984179542</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>80130709-0</t>
+          <t>1124909</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Viernes</t>
+          <t>Jueves</t>
         </is>
       </c>
       <c r="I4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>28539</v>
+        <v>29174</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>COLOR SUR SRL</t>
+          <t>CN CONSTRUCCIONES E.A.S UNIPERSONAL</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>Villa Elisa</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Vista Alegre</t>
+          <t>Sol de América</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>AV. FERNANDO DE LAMORA Y PARIRI</t>
+          <t>COLOMBIA CASI PANAMA</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>985908787</t>
+          <t>983263282</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>80024146-0</t>
+          <t>80130709-0</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Viernes</t>
         </is>
       </c>
       <c r="I5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>29481</v>
+        <v>28539</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>COMERCIAL ALBERTITO DE MARIA ANA LOVERA</t>
+          <t>COLOR SUR SRL</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Villa Elisa</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Santa Rosa l</t>
+          <t>Vista Alegre</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>AV DEFENSORES DEL CHACO 707 C/ROSEDAL</t>
+          <t>AV. FERNANDO DE LAMORA Y PARIRI</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>994110414</t>
+          <t>985908787</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>846517-7</t>
+          <t>80024146-0</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Jueves</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="I6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>28544</v>
+        <v>29481</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>COMERCIAL ELEFER DE GUSTAVO BENITEZ</t>
+          <t>COMERCIAL ALBERTITO DE MARIA ANA LOVERA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>Villa Elisa</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Panambireta</t>
+          <t>Santa Rosa l</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>AV. BRUNO GUGGIARI 1916</t>
+          <t>AV DEFENSORES DEL CHACO 707 C/ROSEDAL</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>0981-684-182</t>
+          <t>994110414</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>2226704-2</t>
+          <t>846517-7</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Jueves</t>
         </is>
       </c>
       <c r="I7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
-        <v>29705</v>
+        <v>28544</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>COMERCIAL MN DE ANDREA VICTORIA MOREL</t>
+          <t>COMERCIAL ELEFER DE GUSTAVO BENITEZ</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>San Antonio</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>San Blas</t>
+          <t>Panambireta</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>CALLE BERNADINO CABALLERO C/ SOLDADO DESCONOCIDO</t>
+          <t>AV. BRUNO GUGGIARI 1916</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>961063547</t>
+          <t>0981-684-182</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>4544419-6</t>
+          <t>2226704-2</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Viernes</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="I8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
-        <v>28778</v>
+        <v>29705</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>CONSTRUCTORA FRANIL DE PABLO NAVARRO</t>
+          <t>COMERCIAL MN DE ANDREA VICTORIA MOREL</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Luque</t>
+          <t>San Antonio</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>WhatsApp</t>
+          <t>San Blas</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>CAÑADA SAN RAFAEL</t>
+          <t>CALLE BERNADINO CABALLERO C/ SOLDADO DESCONOCIDO</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>982248619</t>
+          <t>961063547</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>7010296-1</t>
+          <t>4544419-6</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>WhatsApp</t>
+          <t>Viernes</t>
         </is>
       </c>
       <c r="I9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
-        <v>29102</v>
+        <v>28778</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>CUMBRE GROUP E.A.S</t>
+          <t>CONSTRUCTORA FRANIL DE PABLO NAVARRO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>San Antonio</t>
+          <t>Luque</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Centro</t>
+          <t>WhatsApp</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>AV SAN ANTONIO E/PUERTO NARANJO</t>
+          <t>CAÑADA SAN RAFAEL</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>981112192</t>
+          <t>982248619</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>80160961-5</t>
+          <t>7010296-1</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Martes</t>
+          <t>WhatsApp</t>
         </is>
       </c>
       <c r="I10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
-        <v>28558</v>
+        <v>30339</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>D &amp; D SA</t>
+          <t>CONSTRUSHOP E.A.S</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>LAMBARE</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Santa Lucía</t>
+          <t>MBACHIO</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Médicos del Chaco y paz del Chaco</t>
+          <t>guaranies 4779</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>21033402</t>
+          <t>0981706573</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>80027563-2</t>
+          <t>80157371-8</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Lunes</t>
         </is>
       </c>
       <c r="I11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
-        <v>29350</v>
+        <v>29102</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>DAL FERRETERÍA DE RUTH ESPINOLA</t>
+          <t>CUMBRE GROUP E.A.S</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>San Antonio</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>San Isidro</t>
+          <t>Centro</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>AV.DEFENSORES DEL CHACO ESQ 23 DE JULIO</t>
+          <t>AV SAN ANTONIO E/PUERTO NARANJO</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>971220887</t>
+          <t>981112192</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>6961126-2</t>
+          <t>80160961-5</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="I12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="n">
-        <v>29145</v>
+        <v>28558</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>DECORACIONES PAPELEC DE EUGENIO VERA</t>
+          <t>D &amp; D SA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Santa Rosa ll</t>
+          <t>Santa Lucía</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>CONVENCION NACIONAL N°411 C/PRIMER PRESIDENTE</t>
+          <t>Médicos del Chaco y paz del Chaco</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>981472810</t>
+          <t>21033402</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>783289-3</t>
+          <t>80027563-2</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Lunes</t>
         </is>
       </c>
       <c r="I13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>28679</v>
+        <v>29350</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>DEPOSITO DE M. Y  MATERIALES ALFA ISABELINO GOMEZ</t>
+          <t>DAL FERRETERÍA DE RUTH ESPINOLA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>San Antonio</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Centro</t>
+          <t>San Isidro</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>AV.SAN ANTONIO C/AVDA DEL NORTE</t>
+          <t>AV.DEFENSORES DEL CHACO ESQ 23 DE JULIO</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>972672312</t>
+          <t>971220887</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>1891489-6</t>
+          <t>6961126-2</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Miércoles</t>
         </is>
       </c>
       <c r="I14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>28918</v>
+        <v>29145</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>DEPOSITO SAN MARCOS DE MAITE SOSA</t>
+          <t>DECORACIONES PAPELEC DE EUGENIO VERA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Valle Apu'a I</t>
+          <t>Santa Rosa ll</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>AV CACIQUE LAMBARE Y JAKARE VALIJA</t>
+          <t>CONVENCION NACIONAL N°411 C/PRIMER PRESIDENTE</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>983760534</t>
+          <t>981472810</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>3978239-5</t>
+          <t>783289-3</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="I15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>29725</v>
+        <v>28679</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>DISTRIPAG &amp; CIA S.A ELECTRICIDAD</t>
+          <t>DEPOSITO DE M. Y  MATERIALES ALFA ISABELINO GOMEZ</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>San Antonio</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Panambireta</t>
+          <t>Centro</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>AV. MEDICOS DEL CHACO C/PROFESORA SOFIA</t>
+          <t>AV.SAN ANTONIO C/AVDA DEL NORTE</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>992446932</t>
+          <t>972672312</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>80132246-4</t>
+          <t>1891489-6</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Miércoles</t>
         </is>
       </c>
       <c r="I16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>27741</v>
+        <v>28918</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>ELEAA ELECTRICIDAD E.A.S</t>
+          <t>DEPOSITO SAN MARCOS DE MAITE SOSA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Villa Elisa</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Mbocayaty</t>
+          <t>Valle Apu'a I</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>MABYJU PEKUA - FORTIN SORPRESA</t>
+          <t>AV CACIQUE LAMBARE Y JAKARE VALIJA</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>981314097</t>
+          <t>983760534</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>80154346-0</t>
+          <t>3978239-5</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Jueves</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>28793</v>
+        <v>29725</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>ELECTRICSUR S.A</t>
+          <t>DISTRIPAG &amp; CIA S.A ELECTRICIDAD</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Ñemby</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Coca Cola</t>
+          <t>Panambireta</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Acceso sur E/ 1ro de mayo y coca cola</t>
+          <t>AV. MEDICOS DEL CHACO C/PROFESORA SOFIA</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>981963216</t>
+          <t>992446932</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>80150298-5</t>
+          <t>80132246-4</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Martes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>28604</v>
+        <v>27741</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>ELECTRICTOTAL DE ALFREDO DOMINGUEZ</t>
+          <t>ELEAA ELECTRICIDAD E.A.S</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>Villa Elisa</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Valle Apu'a I</t>
+          <t>Mbocayaty</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>AV CERRO LAMBARE  Y  PA'I PEREZ</t>
+          <t>MABYJU PEKUA - FORTIN SORPRESA</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>985847844</t>
+          <t>981314097</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>3971971-5</t>
+          <t>80154346-0</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Jueves</t>
         </is>
       </c>
       <c r="I19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>29357</v>
+        <v>28793</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>ELECTRO FERREX DE ALAN LOPEZ</t>
+          <t>ELECTRICSUR S.A</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Villa Elisa</t>
+          <t>Ñemby</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Centro</t>
+          <t>Coca Cola</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>AV. VON POLESKI C/RIO TEMBETARY</t>
+          <t>Acceso sur E/ 1ro de mayo y coca cola</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>981190406</t>
+          <t>981963216</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>6523827-3</t>
+          <t>80150298-5</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Jueves</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="I20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>16306</v>
+        <v>28604</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EMS ELECTRICIDAD DE MARTA IBAÑEZ</t>
+          <t>ELECTRICTOTAL DE ALFREDO DOMINGUEZ</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>San Antonio</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Achucarro</t>
+          <t>Valle Apu'a I</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>SAN ANTONIO</t>
+          <t>AV CERRO LAMBARE  Y  PA'I PEREZ</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>993562527</t>
+          <t>985847844</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>3797800-4</t>
+          <t>3971971-5</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Jueves</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>30056</v>
+        <v>29357</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>FEPE S.A</t>
+          <t>ELECTRO FERREX DE ALAN LOPEZ</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>Villa Elisa</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>San Vicente</t>
+          <t>Centro</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>AV FERNANDO DE LA MORA C/MADRE RAVASCO</t>
+          <t>AV. VON POLESKI C/RIO TEMBETARY</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>981247350</t>
+          <t>981190406</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>80098526-5</t>
+          <t>6523827-3</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Viernes</t>
+          <t>Jueves</t>
         </is>
       </c>
       <c r="I22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>29105</v>
+        <v>27508</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>FERREMARKET DE MARIA CENTURIÓN</t>
+          <t>ELECTROMAR EAS</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Villa Elisa</t>
+          <t>VILLA ELISA</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>29 de septiembre</t>
+          <t>MBOKAJATY</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>BOQUERÓN NRO 260</t>
+          <t>MBOKAJATY</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>971245490</t>
+          <t>0971376905</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>781757-6</t>
+          <t>3742312-6</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Jueves</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="I23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>29825</v>
+        <v>25465</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>FERRETAINER COMERCIAL E.A.S</t>
+          <t>EMPRENDIMIENTO 3 HERMANOS</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Villa Elisa</t>
+          <t>VILLA ELISAA</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Sol de América</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>COLOMBIA ENTRE PANAMÁ Y JAMAICA</t>
+          <t>centro</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>981264969</t>
+          <t>00000</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>80136123-0</t>
+          <t>80120605-7</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="I24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>25640</v>
+        <v>16306</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>FERRETERIA  ANIKA DE MARCIANO CABRERA</t>
+          <t>EMS ELECTRICIDAD DE MARTA IBAÑEZ</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Villa Elisa</t>
+          <t>San Antonio</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Ypatí</t>
+          <t>Achucarro</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>VILLA ELISA</t>
+          <t>SAN ANTONIO</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>981544221</t>
+          <t>993562527</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>706796-8</t>
+          <t>3797800-4</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Martes</t>
+          <t>Jueves</t>
         </is>
       </c>
       <c r="I25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>29204</v>
+        <v>30056</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>FERRETERIA  MARNI S.A</t>
+          <t>FEPE S.A</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>LAMBARE</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Felicidad</t>
+          <t>SAN VICENTE</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>JUAN DOMINGO PERON AGUSTIN RODRIGUEZ</t>
+          <t>guaranies 4779</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>981214392</t>
+          <t>0981247350</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>80106954-8</t>
+          <t>80098526-5</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Lunes</t>
         </is>
       </c>
       <c r="I26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>29324</v>
+        <v>29105</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>FERRETERIA 11 DE ENERO DE RUBEN ARIAS</t>
+          <t>FERREMARKET DE MARIA CENTURIÓN</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Villa Elisa</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Tres Bocas</t>
+          <t>29 de septiembre</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>FRANCISCO PAREDES C/ TUYUTI</t>
+          <t>BOQUERÓN NRO 260</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>981056902</t>
+          <t>971245490</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>1292709-0</t>
+          <t>781757-6</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Jueves</t>
         </is>
       </c>
       <c r="I27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>28542</v>
+        <v>29825</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>FERRETERIA ALMALESER DE GLADYS TALAVERA</t>
+          <t>FERRETAINER COMERCIAL E.A.S</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>Villa Elisa</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>San Vicente</t>
+          <t>Sol de América</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>29 DE SEPTIEMBRE 1766 C/OBISPO MAIZ</t>
+          <t>COLOMBIA ENTRE PANAMÁ Y JAMAICA</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>0972-396-777</t>
+          <t>981264969</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>2166912-0</t>
+          <t>80136123-0</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>29293</v>
+        <v>25640</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>FERRETERIA BENJA S.R.L</t>
+          <t>FERRETERIA  ANIKA DE MARCIANO CABRERA</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Villa Elisa</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Tres Bocas</t>
+          <t>Ypatí</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>AV.ACCESO N°744 LOMAS VALENTINA Y BELEN</t>
+          <t>VILLA ELISA</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>984576085</t>
+          <t>981544221</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>80099347-0</t>
+          <t>706796-8</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Viernes</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="I29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>29385</v>
+        <v>29204</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>FERRETERIA C@RES DE CAROLINA ESCOBAR</t>
+          <t>FERRETERIA  MARNI S.A</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Mbachio II</t>
+          <t>Felicidad</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>TAPE TUJA C/ CARRETERA DE LOPEZ N°1930</t>
+          <t>JUAN DOMINGO PERON AGUSTIN RODRIGUEZ</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>981953771</t>
+          <t>981214392</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>3622377-8</t>
+          <t>80106954-8</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Lunes</t>
         </is>
       </c>
       <c r="I30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>29405</v>
+        <v>29324</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>FERRETERIA DOS SANTOS DE MARIA DOS SANTOS</t>
+          <t>FERRETERIA 11 DE ENERO DE RUBEN ARIAS</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>Villa Elisa</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Panambireta</t>
+          <t>Tres Bocas</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>AV REPÚBLICA ARGENTINA C/ AMADOR MONTOYA</t>
+          <t>FRANCISCO PAREDES C/ TUYUTI</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>982607032</t>
+          <t>981056902</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>5616656-7</t>
+          <t>1292709-0</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Miércoles</t>
         </is>
       </c>
       <c r="I31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>29181</v>
+        <v>28542</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>FERRETERIA GENESIS DE FERMIN MARTINEZ</t>
+          <t>FERRETERIA ALMALESER DE GLADYS TALAVERA</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Valle Apu'a I</t>
+          <t>San Vicente</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>AV DEFENSORES DEL CHACO N°1572</t>
+          <t>29 DE SEPTIEMBRE 1766 C/OBISPO MAIZ</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>971371864</t>
+          <t>0972-396-777</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>1319746-0</t>
+          <t>2166912-0</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Lunes</t>
         </is>
       </c>
       <c r="I32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>29709</v>
+        <v>29293</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>FERRETERIA GUSCARMAT DE GUSTAVO PORTILLO</t>
+          <t>FERRETERIA BENJA S.R.L</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>Villa Elisa</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Panambireta</t>
+          <t>Tres Bocas</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>AV PEDRO BRUNO GUGHIARI E/ESTRELLA Y SAN RAFAEL</t>
+          <t>AV.ACCESO N°744 LOMAS VALENTINA Y BELEN</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>961501057</t>
+          <t>984576085</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>3886791-5</t>
+          <t>80099347-0</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Viernes</t>
         </is>
       </c>
       <c r="I33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>30017</v>
+        <v>29385</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>FERRETERIA KAWAI S.A</t>
+          <t>FERRETERIA C@RES DE CAROLINA ESCOBAR</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Panambireta</t>
+          <t>Mbachio II</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>MEDICOS DEL CHACO CASI PAZ DEL CHACO</t>
+          <t>TAPE TUJA C/ CARRETERA DE LOPEZ N°1930</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>981977756</t>
+          <t>981953771</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>80118027-9</t>
+          <t>3622377-8</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Lunes</t>
         </is>
       </c>
       <c r="I34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>29723</v>
+        <v>8492</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>FERRETERIA MACCRO DE MARIA SANCHEZ</t>
+          <t>FERRETERIA DEL CAMPO</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>ÑEMBY</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Panambireta</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>AV. MEDICOS DEL CHACO N°2615</t>
+          <t>centro</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>981701403</t>
+          <t>00000</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>1949088-7</t>
+          <t>1261431-9</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="I35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>30014</v>
+        <v>3734</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>FERRETERIA MAVE</t>
+          <t>FERRETERIA DG DARIO GONZALEZ</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>SAN ANTONIO</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Panambireta</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>MEDICOS DEL CHACO 2355 E/ALEJO GARCIA Y JUAN AYALA</t>
+          <t>centro</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>983048020</t>
+          <t>0981442290</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>1565233-5</t>
+          <t>1373811-9</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="I36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>18185</v>
+        <v>29405</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>FERRETERIA MS DE PABLO MOLINAS</t>
+          <t>FERRETERIA DOS SANTOS DE MARIA DOS SANTOS</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>San Antonio</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>La Merced</t>
+          <t>Panambireta</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>AVDA BOQUERON  C/AVDA PARAGUAY</t>
+          <t>AV REPÚBLICA ARGENTINA C/ AMADOR MONTOYA</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>981274098</t>
+          <t>982607032</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>4114077-0</t>
+          <t>5616656-7</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Martes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>29569</v>
+        <v>29181</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>FERRETERIA OGA APO DE CESAR CORTES</t>
+          <t>FERRETERIA GENESIS DE FERMIN MARTINEZ</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Puerto Pabla</t>
+          <t>Valle Apu'a I</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>AV DEFENSORES DEL CHACO N°9001</t>
+          <t>AV DEFENSORES DEL CHACO N°1572</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>21940067</t>
+          <t>971371864</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>2553715-6</t>
+          <t>1319746-0</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="I38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="n">
-        <v>29456</v>
+        <v>29709</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>FERRETERIA PRESTIGIO DEL SUR S.R.L</t>
+          <t>FERRETERIA GUSCARMAT DE GUSTAVO PORTILLO</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Centro</t>
+          <t>Panambireta</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>AV CACIQUE LAMBARE Y PATRICIO ESCOBAR</t>
+          <t>AV PEDRO BRUNO GUGHIARI E/ESTRELLA Y SAN RAFAEL</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>985153061</t>
+          <t>961501057</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>80020469-7</t>
+          <t>3886791-5</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Miércoles</t>
         </is>
       </c>
       <c r="I39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="n">
-        <v>29710</v>
+        <v>30017</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>FERRETERIA RABELI DE RAMON CENTURIÓN</t>
+          <t>FERRETERIA KAWAI S.A</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Panambireta</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>SAN RAFAEL C/AUGUSTO ROA BASTOS</t>
+          <t>MEDICOS DEL CHACO CASI PAZ DEL CHACO</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>981872276</t>
+          <t>981977756</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>4487361-1</t>
+          <t>80118027-9</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="I40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="n">
-        <v>19474</v>
+        <v>29723</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>FERRETERIA RECALDE DE GLADYS RECALDE</t>
+          <t>FERRETERIA MACCRO DE MARIA SANCHEZ</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>San Antonio</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Acosta Ñu</t>
+          <t>Panambireta</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>SAN ANTONIO</t>
+          <t>AV. MEDICOS DEL CHACO N°2615</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>981229271</t>
+          <t>981701403</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>654732-0</t>
+          <t>1949088-7</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Martes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="n">
-        <v>25641</v>
+        <v>30014</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>FERRETERIA REPUBLICA E.A.S.</t>
+          <t>FERRETERIA MAVE</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>San Isidro</t>
+          <t>Panambireta</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>AV DEFENSORES DEL CHACO 2626</t>
+          <t>MEDICOS DEL CHACO 2355 E/ALEJO GARCIA Y JUAN AYALA</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>982239648</t>
+          <t>983048020</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>80155895-6</t>
+          <t>1565233-5</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="I42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="n">
-        <v>9763</v>
+        <v>18185</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>FERRETERIA RM DE EMILIO MORENO</t>
+          <t>FERRETERIA MS DE PABLO MOLINAS</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>San Antonio</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Cerro Corá</t>
+          <t>La Merced</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>ALFONSO B. CAMPOS C/1ERO DE MARZO</t>
+          <t>AVDA BOQUERON  C/AVDA PARAGUAY</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>0972-455-156</t>
+          <t>981274098</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>1545312-0</t>
+          <t>4114077-0</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="I43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="n">
-        <v>29140</v>
+        <v>29569</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>FERRETERIA SM Y VM DE FREDERINDA MOREL</t>
+          <t>FERRETERIA OGA APO DE CESAR CORTES</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>San Isidro</t>
+          <t>Puerto Pabla</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>DEFENSORES DEL CHACO E/NACIONES</t>
+          <t>AV DEFENSORES DEL CHACO N°9001</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>982257700</t>
+          <t>21940067</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>4558383-8</t>
+          <t>2553715-6</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I44" t="inlineStr"/>
     </row>
     <row r="45">
-      <c r="A45" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>FERRETERIA TEJICAR DE JORGE CARTES</t>
+          <t>FERRETERIA P Y A</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Lambaré</t>
-[...21 lines deleted...]
-      </c>
+          <t>SAN ANTONIO</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Sin asignar</t>
         </is>
       </c>
       <c r="I45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="n">
-        <v>30152</v>
+        <v>29456</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>FERRETERIA TESON DE VICTOR GONZALEZ</t>
+          <t>FERRETERIA PRESTIGIO DEL SUR S.R.L</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Ñemby</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Centro</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>INDEPENDENCIA NACIONAL 2196 E/9 DE AGOSTO</t>
+          <t>AV CACIQUE LAMBARE Y PATRICIO ESCOBAR</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>986386638</t>
+          <t>985153061</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>2861095-4</t>
+          <t>80020469-7</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Viernes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="n">
-        <v>28615</v>
+        <v>29710</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>FERRETERIA TONY DE JOSE HERMIDA</t>
+          <t>FERRETERIA RABELI DE RAMON CENTURIÓN</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>San Isidro</t>
+          <t>Panambireta</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>DEFENSORES DEL CHACO CASI NACIONES UNIDAS</t>
+          <t>SAN RAFAEL C/AUGUSTO ROA BASTOS</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>984828923</t>
+          <t>981872276</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>4561872-0</t>
+          <t>4487361-1</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="n">
-        <v>28877</v>
+        <v>19474</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>FERRETERÍA ACUARIO DE CESAR FLECHA</t>
+          <t>FERRETERIA RECALDE DE GLADYS RECALDE</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>San Antonio</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Cerro Corá</t>
+          <t>Acosta Ñu</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>1ro de Marzo 1037 c/cerro Lambaré</t>
+          <t>SAN ANTONIO</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>972959996</t>
+          <t>981229271</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>4977065-9</t>
+          <t>654732-0</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="I48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="n">
-        <v>28684</v>
+        <v>25641</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>FERRETERÍA CARZAR SRL</t>
+          <t>FERRETERIA REPUBLICA E.A.S.</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Villa Elisa</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>29 de septiembre</t>
+          <t>San Isidro</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Boquerón e/Mcal Estigarribia y Sgto Penayo</t>
+          <t>AV DEFENSORES DEL CHACO 2626</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>974886295</t>
+          <t>982239648</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>80107126-7</t>
+          <t>80155895-6</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Jueves</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="n">
-        <v>29367</v>
+        <v>9763</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>FERRETERÍA ETCA E Y C ASOCIADOS E.A.S</t>
+          <t>FERRETERIA RM DE EMILIO MORENO</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Asunción</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Los Laureles</t>
+          <t>Cerro Corá</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>R.I.4 CURUPAYTY N815 C/PANCHA GARMENDIA</t>
+          <t>ALFONSO B. CAMPOS C/1ERO DE MARZO</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>985576200</t>
+          <t>0972-455-156</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>80130584-5</t>
+          <t>1545312-0</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>WhatsApp</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="n">
-        <v>28656</v>
+        <v>29140</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>FERRETERÍA HG DE EVER GONZALES</t>
+          <t>FERRETERIA SM Y VM DE FREDERINDA MOREL</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Villa Elisa</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Villa Bonita</t>
+          <t>San Isidro</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>AV DEFENSORES DEL CHACO E/ ENFERMERAS DEL CHACO</t>
+          <t>DEFENSORES DEL CHACO E/NACIONES</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>984363049</t>
+          <t>982257700</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>4770478-0</t>
+          <t>4558383-8</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Jueves</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="I51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="n">
-        <v>28963</v>
+        <v>29408</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>FERRETERÍA HM DE ROCIO ROJAS</t>
+          <t>FERRETERIA TEJICAR DE JORGE CARTES</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Panambireta</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>AV REPÚBLICA ARGENTINA C/ DEFENSORES DEL CHACO</t>
+          <t>AV REPÚBLICA ARGENTINA N°2582</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>984848997</t>
+          <t>982737164</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>2536790-0</t>
+          <t>3217226-5</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Miércoles</t>
         </is>
       </c>
       <c r="I52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="n">
-        <v>28912</v>
+        <v>30152</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>FERRETERÍA LA UNION DE ELIODORO AVEIRO</t>
+          <t>FERRETERIA TESON DE VICTOR GONZALEZ</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>Ñemby</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Valle Apu'a I</t>
+          <t>Centro</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>DEFENSORES DEL CHACO 3200 C/ JOSE TROCHE</t>
+          <t>INDEPENDENCIA NACIONAL 2196 E/9 DE AGOSTO</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>981824553</t>
+          <t>986386638</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>1438355-1</t>
+          <t>2861095-4</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Viernes</t>
         </is>
       </c>
       <c r="I53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="n">
-        <v>28904</v>
+        <v>28615</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>FERRETERÍA MC DE MARIO CENTURIÓN</t>
+          <t>FERRETERIA TONY DE JOSE HERMIDA</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Valle Apu'a I</t>
+          <t>San Isidro</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>CRISTOBAL COLON C/REPÚBLICA ARGENTINA</t>
+          <t>DEFENSORES DEL CHACO CASI NACIONES UNIDAS</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>981132748</t>
+          <t>984828923</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>4974549-2</t>
+          <t>4561872-0</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Lunes</t>
         </is>
       </c>
       <c r="I54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="n">
-        <v>28652</v>
+        <v>28877</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>FERRETERÍA MECA GROUP E.A.S</t>
+          <t>FERRETERÍA ACUARIO DE CESAR FLECHA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Villa Elisa</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>29 de septiembre</t>
+          <t>Cerro Corá</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>AV. ACCESO SUR C/ ZARATE N°364</t>
+          <t>1ro de Marzo 1037 c/cerro Lambaré</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>985135161</t>
+          <t>972959996</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>80118309-0</t>
+          <t>4977065-9</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Jueves</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="n">
-        <v>29188</v>
+        <v>28684</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>FERRETERÍA MIA DE JUANA VILLALBA</t>
+          <t>FERRETERÍA CARZAR SRL</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>Villa Elisa</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Valle Apu'a I</t>
+          <t>29 de septiembre</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>SAN ISIDRO CASI SAN IGNACIO</t>
+          <t>Boquerón e/Mcal Estigarribia y Sgto Penayo</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>971581522</t>
+          <t>974886295</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>1065934-0</t>
+          <t>80107126-7</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Jueves</t>
         </is>
       </c>
       <c r="I56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="n">
-        <v>29212</v>
+        <v>29367</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>FERRETERÍA ORIENTALS.R.L</t>
+          <t>FERRETERÍA ETCA E Y C ASOCIADOS E.A.S</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>Asunción</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Cerro Corá</t>
+          <t>Los Laureles</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>CERRO LAMBARE N° 1551</t>
+          <t>R.I.4 CURUPAYTY N815 C/PANCHA GARMENDIA</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>981688600</t>
+          <t>985576200</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>80007191-3</t>
+          <t>80130584-5</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>WhatsApp</t>
         </is>
       </c>
       <c r="I57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="n">
-        <v>28594</v>
+        <v>28656</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>FERRETERÍA S Y S DE BLANCA ROLON</t>
+          <t>FERRETERÍA HG DE EVER GONZALES</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>Villa Elisa</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Kennedy</t>
+          <t>Villa Bonita</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>AV CACIQUE LAMBARE 110725</t>
+          <t>AV DEFENSORES DEL CHACO E/ ENFERMERAS DEL CHACO</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>992991443</t>
+          <t>984363049</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>1847244-3</t>
+          <t>4770478-0</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Jueves</t>
         </is>
       </c>
       <c r="I58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="n">
-        <v>29011</v>
+        <v>28963</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>FERRETERÍA SAN ANTONIO DE EDGAR RIVEROS</t>
+          <t>FERRETERÍA HM DE ROCIO ROJAS</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>San Antonio</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Los Naranjos</t>
+          <t>Panambireta</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>AV BOQUERÓN C/PANCHITO LOPEZ</t>
+          <t>AV REPÚBLICA ARGENTINA C/ DEFENSORES DEL CHACO</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>971192592</t>
+          <t>984848997</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>935795-5</t>
+          <t>2536790-0</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Martes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="n">
-        <v>29250</v>
+        <v>28912</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>FERRETERÍA SAN BERNARDINO DE ANDRES DA SILVA</t>
+          <t>FERRETERÍA LA UNION DE ELIODORO AVEIRO</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Terminal</t>
+          <t>Valle Apu'a I</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>AV FERNANDO DE LA MORA Y REPÚBLICA N°2302</t>
+          <t>DEFENSORES DEL CHACO 3200 C/ JOSE TROCHE</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>984228532</t>
+          <t>981824553</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>906417-6</t>
+          <t>1438355-1</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="I60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="n">
-        <v>28921</v>
+        <v>28904</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>FERRETERÍA SAN JUDAS TADEO SRL</t>
+          <t>FERRETERÍA MC DE MARIO CENTURIÓN</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Valle Apua ll</t>
+          <t>Valle Apu'a I</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>AV CACIQUE LAMBARE ESQ VICENTE ITURBE</t>
+          <t>CRISTOBAL COLON C/REPÚBLICA ARGENTINA</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>992245101</t>
+          <t>981132748</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>80012960-1</t>
+          <t>4974549-2</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Lunes</t>
         </is>
       </c>
       <c r="I61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="n">
-        <v>28599</v>
+        <v>28652</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>FERRETERÍA UNIVERSAL DE JORGE CABRAL</t>
+          <t>FERRETERÍA MECA GROUP E.A.S</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>Villa Elisa</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Valle Apu'a I</t>
+          <t>29 de septiembre</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>CARRETERA LOPEZ C/BORREGITO</t>
+          <t>AV. ACCESO SUR C/ ZARATE N°364</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>983400124</t>
+          <t>985135161</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>3775388-6</t>
+          <t>80118309-0</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Jueves</t>
         </is>
       </c>
       <c r="I62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="n">
-        <v>29183</v>
+        <v>29188</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>FERRETERÍA VELOX DE CAROLINA VILLABA</t>
+          <t>FERRETERÍA MIA DE JUANA VILLALBA</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Rosedal</t>
+          <t>Valle Apu'a I</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>FRANCISCO ACUÑA DE FIGUEROA 1848</t>
+          <t>SAN ISIDRO CASI SAN IGNACIO</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>981389368</t>
+          <t>971581522</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>1253885-0</t>
+          <t>1065934-0</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Lunes</t>
         </is>
       </c>
       <c r="I63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="n">
-        <v>28700</v>
+        <v>29212</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>GRIFERIA Y ELECTRICIDAD ACUÑA DE MARLENE ACUÑA</t>
+          <t>FERRETERÍA ORIENTALS.R.L</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>San Isidro</t>
+          <t>Cerro Corá</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>CARLOS MIGUEL GIMENEZ CASI DEFENSORES</t>
+          <t>CERRO LAMBARE N° 1551</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>984577667</t>
+          <t>981688600</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>4162035-6</t>
+          <t>80007191-3</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Miércoles</t>
         </is>
       </c>
       <c r="I64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="n">
-        <v>10615</v>
+        <v>28594</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>INCRESA S.A.</t>
+          <t>FERRETERÍA S Y S DE BLANCA ROLON</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Santa Lucía</t>
+          <t>Kennedy</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>SUC FDO DE LA MORA</t>
+          <t>AV CACIQUE LAMBARE 110725</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>981994768</t>
+          <t>992991443</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>80075481-6</t>
+          <t>1847244-3</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Martes</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="I65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="n">
-        <v>29369</v>
+        <v>29011</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>INSTALADORA SALCEDO DE CARLOS ANIBAL SALCEDO</t>
+          <t>FERRETERÍA SAN ANTONIO DE EDGAR RIVEROS</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Villa Elisa</t>
+          <t>San Antonio</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Tres Bocas</t>
+          <t>Los Naranjos</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>LILIO C/FELIX CABRERA N°2820</t>
+          <t>AV BOQUERÓN C/PANCHITO LOPEZ</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>983378783</t>
+          <t>971192592</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>652949-6</t>
+          <t>935795-5</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Martes</t>
         </is>
       </c>
       <c r="I66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="n">
-        <v>29879</v>
+        <v>29250</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>INVEPAR S.R.L</t>
+          <t>FERRETERÍA SAN BERNARDINO DE ANDRES DA SILVA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Centro</t>
+          <t>Terminal</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>PATRICIO ESCOBAR N°129 C/CACIQUE LAMBARE</t>
+          <t>AV FERNANDO DE LA MORA Y REPÚBLICA N°2302</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>961854544</t>
+          <t>984228532</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>80025828-2</t>
+          <t>906417-6</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="n">
-        <v>29178</v>
+        <v>28921</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>ITA YVATE &amp; CIA S.A</t>
+          <t>FERRETERÍA SAN JUDAS TADEO SRL</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Villa Elisa</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Centro</t>
+          <t>Valle Apua ll</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>AV VON POLESKY</t>
+          <t>AV CACIQUE LAMBARE ESQ VICENTE ITURBE</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>981980610</t>
+          <t>992245101</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>80054945-7</t>
+          <t>80012960-1</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="I68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="n">
-        <v>29077</v>
+        <v>28599</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>JCA MATERIALES ELECTRICOS DE ROGELIO DUARTE</t>
+          <t>FERRETERÍA UNIVERSAL DE JORGE CABRAL</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Asunción</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Mburucuyá</t>
+          <t>Valle Apu'a I</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>AVDA. AVIADORES DEL CHACO  N°3536</t>
+          <t>CARRETERA LOPEZ C/BORREGITO</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>983441245</t>
+          <t>983400124</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>856670-4</t>
+          <t>3775388-6</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Martes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="n">
-        <v>29519</v>
+        <v>29183</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>JUANCITO CONSTRUCCIONES JUANITA BALBUENA</t>
+          <t>FERRETERÍA VELOX DE CAROLINA VILLABA</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Cerro Corá</t>
+          <t>Rosedal</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>AV 1RO DE MARZO N°939 E/ YTORORO</t>
+          <t>FRANCISCO ACUÑA DE FIGUEROA 1848</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>994656420</t>
+          <t>981389368</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>1824849-7</t>
+          <t>1253885-0</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Miércoles</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="I70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="n">
-        <v>28710</v>
+        <v>9339</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>MAELEC MATERIALES ELECTRICOS DE MIGUEL ROJAS</t>
+          <t>FERRETODO</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Asunción</t>
+          <t>VILLETA</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Mburucuyá</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Aviadores del Chaco n° 3494 esq Mayor aponte</t>
+          <t>centro</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>971253923</t>
+          <t>0992333131</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>918975-0</t>
+          <t>1693466-0</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Martes</t>
         </is>
       </c>
       <c r="I71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="n">
-        <v>29600</v>
+        <v>28700</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>MBACHIO CONSTRUCCIONES DE ALBA BAEZ</t>
+          <t>GRIFERIA Y ELECTRICIDAD ACUÑA DE MARLENE ACUÑA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Lambaré</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Mbachio II</t>
+          <t>San Isidro</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>CARRETERA DE LOPEZ 1945 M. GONDRA</t>
+          <t>CARLOS MIGUEL GIMENEZ CASI DEFENSORES</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>983248004</t>
+          <t>984577667</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>1138834-0</t>
+          <t>4162035-6</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="n">
-        <v>29512</v>
+        <v>25464</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>NAOMI JAZMÍN AQUINO MARTINEZ</t>
+          <t>GRUPO DON CLAUDIO</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Asunción</t>
+          <t>VILLA ELISA</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>WhatsApp</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>AV SAN AGUSTIN C/DON PEDRO DE MENDOZA</t>
+          <t>CENTRO</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>987469458</t>
+          <t>02194416</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>6050097-0</t>
+          <t>80143474-2</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Viernes</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="I73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="n">
-        <v>29419</v>
+        <v>10615</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>OVNI FERRE DE JOSE ALVARENGA</t>
+          <t>INCRESA S.A.</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Villa Elisa</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Ypatí</t>
+          <t>Santa Lucía</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>JOSE ASUNCION FLORES N°805 C/HONDURAS</t>
+          <t>SUC FDO DE LA MORA</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>981938356</t>
+          <t>981994768</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>3492259-8</t>
+          <t>80075481-6</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Viernes</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="I74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="n">
-        <v>28977</v>
+        <v>29369</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>SAILOR S.R.L</t>
+          <t>INSTALADORA SALCEDO DE CARLOS ANIBAL SALCEDO</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>Villa Elisa</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Valle Apu'a I</t>
+          <t>Tres Bocas</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>AV REPÚBLICA ARGENTINA ESQ MARIA AUXILIADORA</t>
+          <t>LILIO C/FELIX CABRERA N°2820</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>981607838</t>
+          <t>983378783</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>80022010-2</t>
+          <t>652949-6</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Martes</t>
         </is>
       </c>
       <c r="I75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="n">
-        <v>19142</v>
+        <v>29879</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>SAN ANTONIO COMERCIAL DE MARCELINO BENITEZ</t>
+          <t>INVEPAR S.R.L</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>San Antonio</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Centro</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>AV. SAN ANTONIO E/ JUAN PABLO 2do.</t>
+          <t>PATRICIO ESCOBAR N°129 C/CACIQUE LAMBARE</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>985945385</t>
+          <t>961854544</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>1862935-0</t>
+          <t>80025828-2</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Martes</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="I76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="n">
-        <v>28571</v>
+        <v>29178</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>TECNOSOLUCION SA</t>
+          <t>ITA YVATE &amp; CIA S.A</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>Villa Elisa</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Valle Apu'a I</t>
+          <t>Centro</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Av. cacique Lambare esq cristobal colon</t>
+          <t>AV VON POLESKY</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>984730050</t>
+          <t>981980610</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>80098384-0</t>
+          <t>80054945-7</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="n">
-        <v>28581</v>
+        <v>29077</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>THIAGO DUARTe</t>
+          <t>JCA MATERIALES ELECTRICOS DE ROGELIO DUARTE</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>prueba</t>
+          <t>Asunción</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>WhatsApp</t>
+          <t>Mburucuyá</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>av san Antonio paraguay</t>
+          <t>AVDA. AVIADORES DEL CHACO  N°3536</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>986537908</t>
+          <t>983441245</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>8002815-0</t>
+          <t>856670-4</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>WhatsApp</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="I78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="n">
-        <v>29167</v>
+        <v>29519</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>TODO SANITARIO DE WALTER VERA</t>
+          <t>JUANCITO CONSTRUCCIONES JUANITA BALBUENA</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>San Antonio</t>
+          <t>Lambaré</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Centro</t>
+          <t>Cerro Corá</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>AV SAN ANTONIO N°932</t>
+          <t>AV 1RO DE MARZO N°939 E/ YTORORO</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>983486520</t>
+          <t>994656420</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>3422632-0</t>
+          <t>1824849-7</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="I79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="n">
-        <v>29139</v>
+        <v>28710</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>TU FERRETERÍA NELSON OZORIO</t>
+          <t>MAELEC MATERIALES ELECTRICOS DE MIGUEL ROJAS</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Lambaré</t>
+          <t>Asunción</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>San Isidro</t>
+          <t>Mburucuyá</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>DEFENSORES DEL CHACO C/CARLOS GIMENEZ</t>
+          <t>Aviadores del Chaco n° 3494 esq Mayor aponte</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>992081425</t>
+          <t>971253923</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>2036857-7</t>
+          <t>918975-0</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="I80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="n">
-        <v>28580</v>
+        <v>29600</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>mr portillo</t>
+          <t>MBACHIO CONSTRUCCIONES DE ALBA BAEZ</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
+          <t>Lambaré</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Mbachio II</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>CARRETERA DE LOPEZ 1945 M. GONDRA</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>983248004</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>1138834-0</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Lunes</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr"/>
+    </row>
+    <row r="82">
+      <c r="A82" t="n">
+        <v>30950</v>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>MEGA LIGTH EAS</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>LAMBARE</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>CENTRO</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>centro</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>0213388197</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>80165798-9</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Lunes</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr"/>
+    </row>
+    <row r="83">
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>MULTITIENDA LAS MORAS</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>VILLA ELISA</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr"/>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Sin asignar</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr"/>
+    </row>
+    <row r="84">
+      <c r="A84" t="n">
+        <v>29512</v>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>NAOMI JAZMÍN AQUINO MARTINEZ</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>Asunción</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>WhatsApp</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>AV SAN AGUSTIN C/DON PEDRO DE MENDOZA</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>987469458</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>6050097-0</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Viernes</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr"/>
+    </row>
+    <row r="85">
+      <c r="A85" t="n">
+        <v>29419</v>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>OVNI FERRE DE JOSE ALVARENGA</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
           <t>Villa Elisa</t>
         </is>
       </c>
-      <c r="D81" t="inlineStr">
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>Ypatí</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>JOSE ASUNCION FLORES N°805 C/HONDURAS</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>981938356</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>3492259-8</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>Viernes</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr"/>
+    </row>
+    <row r="86">
+      <c r="A86" t="n">
+        <v>28977</v>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>SAILOR S.R.L</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>Lambaré</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>Valle Apu'a I</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>AV REPÚBLICA ARGENTINA ESQ MARIA AUXILIADORA</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>981607838</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>80022010-2</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>Martes</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr"/>
+    </row>
+    <row r="87">
+      <c r="A87" t="n">
+        <v>19142</v>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>SAN ANTONIO COMERCIAL DE MARCELINO BENITEZ</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>San Antonio</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Centro</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>AV. SAN ANTONIO E/ JUAN PABLO 2do.</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>985945385</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>1862935-0</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>Martes</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr"/>
+    </row>
+    <row r="88">
+      <c r="A88" t="n">
+        <v>28571</v>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>TECNOSOLUCION SA</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>Lambaré</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>Valle Apu'a I</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Av. cacique Lambare esq cristobal colon</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>984730050</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>80098384-0</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Lunes</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr"/>
+    </row>
+    <row r="89">
+      <c r="A89" t="n">
+        <v>28581</v>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>THIAGO DUARTe</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>prueba</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
         <is>
           <t>WhatsApp</t>
         </is>
       </c>
-      <c r="E81" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H81" t="inlineStr">
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>av san Antonio paraguay</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>986537908</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>8002815-0</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>WhatsApp</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr"/>
+    </row>
+    <row r="90">
+      <c r="A90" t="n">
+        <v>29167</v>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>TODO SANITARIO DE WALTER VERA</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>San Antonio</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Centro</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>AV SAN ANTONIO N°932</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>983486520</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>3422632-0</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
         <is>
           <t>Lunes</t>
         </is>
       </c>
-      <c r="I81" t="inlineStr"/>
+      <c r="I90" t="inlineStr"/>
+    </row>
+    <row r="91">
+      <c r="A91" t="n">
+        <v>29139</v>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>TU FERRETERÍA NELSON OZORIO</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>Lambaré</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>San Isidro</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>DEFENSORES DEL CHACO C/CARLOS GIMENEZ</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>992081425</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>2036857-7</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Lunes</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr"/>
+    </row>
+    <row r="92">
+      <c r="A92" t="n">
+        <v>4646</v>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>VICTOR BOGADO</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>ÑEMBY</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>CENTRO</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>CENTRO</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>0985907282</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>1242019-0</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Lunes</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>